--- v0 (2026-10-05)
+++ v1 (2026-10-05)
@@ -151,51 +151,51 @@
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Master parts</t>
         </is>
       </c>
       <c r="B3" s="3">
         <v>2</v>
       </c>
       <c r="C3" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Vehicle applications</t>
         </is>
       </c>
       <c r="D3" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Generated</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">05 October 2026 11:23</t>
+          <t xml:space="preserve">05 October 2026 15:20</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="25" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Make</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Model</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Category</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Applications</t>
         </is>
       </c>
@@ -254,51 +254,51 @@
     <col min="7" max="7" width="18" customWidth="1"/>
     <col min="8" max="8" width="32" customWidth="1"/>
     <col min="9" max="9" width="55" customWidth="1"/>
     <col min="10" max="10" width="10" customWidth="1"/>
     <col min="11" max="11" width="48" customWidth="1"/>
     <col min="12" max="12" width="72" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="34" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">PARTS 4 TRUCKS • COMMERCIAL VEHICLE PARTS CATALOGUE</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Organised by make, model and category • 2 vehicle applications • 2 master parts</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Call +44 116 262 8060 • sales@emparts.co.uk • Generated 05 October 2026 11:23</t>
+          <t xml:space="preserve">Call +44 116 262 8060 • sales@emparts.co.uk • Generated 05 October 2026 15:20</t>
         </is>
       </c>
     </row>
     <row r="4"/>
     <row r="5" ht="26" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Make</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Model</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Years</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Category</t>
         </is>
       </c>